--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\User\Desktop\大穎奧林目錄_每月更新\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{6413D71F-263F-46C2-BEAD-D815C93CCB0D}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9F74B12-072F-4D44-B7DD-DAD7DD3EFADE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="2340" yWindow="90" windowWidth="23565" windowHeight="14955" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="0" showVerticalScroll="0" showSheetTabs="0" xWindow="5550" yWindow="2055" windowWidth="21150" windowHeight="13980" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="已出版奧林版權書" sheetId="5" r:id="rId1"/>
   </sheets>
   <calcPr calcId="145621"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1338" uniqueCount="869">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1358" uniqueCount="881">
   <si>
     <t>孩子為什麼會有負面行為？　　　　　　　（Klassenclown, Quatschliesel &amp; Co: Der Elternratgeber für schwierige Erziehungssituationen）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>樺樹皮小屋（The Birchbark House）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>偉大之翼（The Great Wing）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>湯姆歷險記（THE ADVENTURES OF TOM SAWYER）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>親子‧生活‧教養</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>31個孩子，31個機會（Educating Esmé: Diary of a Teacher's First Year）</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
@@ -4355,50 +4355,98 @@
     <t>瑪蒂德．塔奇尼 Matilde Tacchini</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>BP078</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>在停車場種樹</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>2026/06/05</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>978-626-7914-00-7</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>大衛．卡利 Davide Cali</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
   <si>
     <t>環境教育、趣味推理、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP079</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>馬迪沒見過的風景</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/07/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-03-8</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>莎拉‧馬可尼 Sara Marconi</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、發掘自我、成長</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>BP080</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>獾先生蓋的房子</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>2026/08/05</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>978-626-7914-06-9</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>米凱拉‧諾達里 Michela Nodari</t>
+    <phoneticPr fontId="2" type="noConversion"/>
+  </si>
+  <si>
+    <t>友誼、環境保護、成長</t>
     <phoneticPr fontId="2" type="noConversion"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="2">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
     <numFmt numFmtId="176" formatCode="0_ "/>
   </numFmts>
   <fonts count="25" x14ac:knownFonts="1">
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
       <sz val="12"/>
       <name val="新細明體"/>
       <family val="1"/>
       <charset val="136"/>
     </font>
     <font>
@@ -5183,54 +5231,54 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:S158"/>
+  <dimension ref="A1:S160"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A87" zoomScale="71" zoomScaleNormal="71" workbookViewId="0">
-      <selection activeCell="P95" sqref="P95"/>
+    <sheetView tabSelected="1" topLeftCell="A154" zoomScale="80" zoomScaleNormal="80" workbookViewId="0">
+      <selection activeCell="L160" sqref="L160"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="68.25" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="16.125" style="10" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="9.75" style="10" customWidth="1"/>
     <col min="3" max="3" width="16.25" style="10" customWidth="1"/>
     <col min="4" max="4" width="30.375" style="29" customWidth="1"/>
     <col min="5" max="5" width="11.5" style="30" customWidth="1"/>
     <col min="6" max="6" width="11.75" style="10" customWidth="1"/>
     <col min="7" max="7" width="17" style="10" customWidth="1"/>
     <col min="8" max="8" width="16.5" style="10" hidden="1" customWidth="1"/>
     <col min="9" max="9" width="18.875" style="10" hidden="1" customWidth="1"/>
     <col min="10" max="10" width="22.625" style="10" customWidth="1"/>
     <col min="11" max="11" width="15.375" style="10" customWidth="1"/>
     <col min="12" max="12" width="16.875" style="10" customWidth="1"/>
     <col min="13" max="13" width="10" style="10" customWidth="1"/>
     <col min="14" max="14" width="10" style="10" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="53.75" style="10" customWidth="1"/>
     <col min="16" max="16" width="16.25" style="47" customWidth="1"/>
     <col min="17" max="18" width="9" style="35"/>
     <col min="19" max="19" width="9" style="43"/>
     <col min="20" max="16384" width="9" style="35"/>
   </cols>
   <sheetData>
@@ -10591,50 +10639,120 @@
       <c r="D158" s="13" t="s">
         <v>864</v>
       </c>
       <c r="E158" s="14" t="s">
         <v>865</v>
       </c>
       <c r="F158" s="10">
         <v>380</v>
       </c>
       <c r="G158" s="6" t="s">
         <v>866</v>
       </c>
       <c r="J158" s="6" t="s">
         <v>867</v>
       </c>
       <c r="K158" s="6" t="s">
         <v>831</v>
       </c>
       <c r="L158" s="6" t="s">
         <v>868</v>
       </c>
       <c r="M158" s="6" t="s">
         <v>343</v>
       </c>
       <c r="N158" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="159" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B159" s="6" t="s">
+        <v>869</v>
+      </c>
+      <c r="C159" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D159" s="13" t="s">
+        <v>870</v>
+      </c>
+      <c r="E159" s="14" t="s">
+        <v>871</v>
+      </c>
+      <c r="F159" s="10">
+        <v>410</v>
+      </c>
+      <c r="G159" s="6" t="s">
+        <v>872</v>
+      </c>
+      <c r="J159" s="6" t="s">
+        <v>873</v>
+      </c>
+      <c r="K159" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L159" s="6" t="s">
+        <v>874</v>
+      </c>
+      <c r="M159" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N159" s="6" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="160" spans="2:15" ht="68.25" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B160" s="6" t="s">
+        <v>875</v>
+      </c>
+      <c r="C160" s="6" t="s">
+        <v>399</v>
+      </c>
+      <c r="D160" s="13" t="s">
+        <v>876</v>
+      </c>
+      <c r="E160" s="14" t="s">
+        <v>877</v>
+      </c>
+      <c r="F160" s="10">
+        <v>390</v>
+      </c>
+      <c r="G160" s="6" t="s">
+        <v>878</v>
+      </c>
+      <c r="J160" s="6" t="s">
+        <v>879</v>
+      </c>
+      <c r="K160" s="6" t="s">
+        <v>831</v>
+      </c>
+      <c r="L160" s="6" t="s">
+        <v>880</v>
+      </c>
+      <c r="M160" s="6" t="s">
+        <v>343</v>
+      </c>
+      <c r="N160" s="6" t="s">
         <v>74</v>
       </c>
     </row>
   </sheetData>
   <phoneticPr fontId="2" type="noConversion"/>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>工作表</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>